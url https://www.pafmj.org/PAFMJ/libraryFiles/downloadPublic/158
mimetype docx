--- v2 (2026-03-16)
+++ v3 (2026-05-21)
@@ -5067,169 +5067,184 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08234FAE" w14:textId="77777777" w:rsidR="00241B0C" w:rsidRDefault="00835AAF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ESSENTIALS TO DO WHILE MAKING THE SUBMISSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB46D2C" w14:textId="58C0C454" w:rsidR="00241B0C" w:rsidRPr="00C37870" w:rsidRDefault="00C37870">
+    <w:p w14:paraId="4DB46D2C" w14:textId="58C0C454" w:rsidR="00241B0C" w:rsidRDefault="00C37870">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C37870">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>While making submission, all authors (contributions) must be added into the system in pre-decided sequence along with instituti</w:t>
       </w:r>
       <w:r w:rsidR="00147D99">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onal affiliation of each author</w:t>
       </w:r>
       <w:r w:rsidR="00B70A50" w:rsidRPr="00C37870">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCD1C36" w14:textId="43954B83" w:rsidR="00241B0C" w:rsidRPr="00B70A50" w:rsidRDefault="00C37870">
+    <w:p w14:paraId="4B7C46B3" w14:textId="73D548B7" w:rsidR="007C498B" w:rsidRPr="00C37870" w:rsidRDefault="007C498B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:u w:val="single"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00C37870">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007C498B">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Each key word must be added separately one by one followed by a coma sign (,) instead of 'copy/pasting' all key words simultaneously</w:t>
-[...12 lines deleted...]
-      <w:pPr>
+        <w:t>All authors are also required to carefully review the spelling and completeness of their names in the author certificate, title page, and submission metadata during the initial triage process. Please note that author names and related details cannot be changed after the acceptance letter has been issued or at the time of publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCD1C36" w14:textId="43954B83" w:rsidR="00241B0C" w:rsidRPr="00B70A50" w:rsidRDefault="00C37870">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C37870">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Each key word must be added separately one by one followed by a coma sign (,) instead of 'copy/pasting' all key words simultaneously</w:t>
+      </w:r>
+      <w:r w:rsidR="00B70A50" w:rsidRPr="00C37870">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="3F0CCA2D" w14:textId="03BD25DC" w:rsidR="00241B0C" w:rsidRDefault="00241B0C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68B4F8C3" w14:textId="77777777" w:rsidR="00241B0C" w:rsidRDefault="00835AAF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>FOUR sections to be filled in this document:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B83792" w14:textId="77777777" w:rsidR="00241B0C" w:rsidRDefault="00835AAF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="424"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">    1. Title page</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133890A4" w14:textId="64EA7A81" w:rsidR="00241B0C" w:rsidRDefault="00835AAF">
       <w:pPr>
@@ -15326,58 +15341,58 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00241B0C" w:rsidSect="005B35F3">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="432" w:right="965" w:bottom="245" w:left="965" w:header="0" w:footer="0" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:left w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:right w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720" w:equalWidth="0">
         <w:col w:w="10319"/>
       </w:cols>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14469733" w14:textId="77777777" w:rsidR="008A3AA1" w:rsidRDefault="008A3AA1" w:rsidP="008B0F86">
+    <w:p w14:paraId="14E7D1DD" w14:textId="77777777" w:rsidR="004C014A" w:rsidRDefault="004C014A" w:rsidP="008B0F86">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C64F120" w14:textId="77777777" w:rsidR="008A3AA1" w:rsidRDefault="008A3AA1" w:rsidP="008B0F86">
+    <w:p w14:paraId="483038F9" w14:textId="77777777" w:rsidR="004C014A" w:rsidRDefault="004C014A" w:rsidP="008B0F86">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15470,58 +15485,58 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="537B5634" w14:textId="77777777" w:rsidR="008B0F86" w:rsidRDefault="008B0F86">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BA39240" w14:textId="77777777" w:rsidR="008B0F86" w:rsidRDefault="008B0F86">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EB49E01" w14:textId="77777777" w:rsidR="008A3AA1" w:rsidRDefault="008A3AA1" w:rsidP="008B0F86">
+    <w:p w14:paraId="17FD9C50" w14:textId="77777777" w:rsidR="004C014A" w:rsidRDefault="004C014A" w:rsidP="008B0F86">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06124A4F" w14:textId="77777777" w:rsidR="008A3AA1" w:rsidRDefault="008A3AA1" w:rsidP="008B0F86">
+    <w:p w14:paraId="145923C2" w14:textId="77777777" w:rsidR="004C014A" w:rsidRDefault="004C014A" w:rsidP="008B0F86">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D7B616B" w14:textId="77777777" w:rsidR="008B0F86" w:rsidRDefault="008B0F86">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="471378CB" w14:textId="77777777" w:rsidR="008B0F86" w:rsidRDefault="008B0F86">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -19014,50 +19029,51 @@
     <w:rsid w:val="00450D77"/>
     <w:rsid w:val="00451413"/>
     <w:rsid w:val="004524F6"/>
     <w:rsid w:val="00453285"/>
     <w:rsid w:val="00455A2C"/>
     <w:rsid w:val="00460103"/>
     <w:rsid w:val="00461B93"/>
     <w:rsid w:val="0046706D"/>
     <w:rsid w:val="00467CEA"/>
     <w:rsid w:val="00475764"/>
     <w:rsid w:val="00480542"/>
     <w:rsid w:val="00480929"/>
     <w:rsid w:val="00480F9E"/>
     <w:rsid w:val="00481816"/>
     <w:rsid w:val="00490C2A"/>
     <w:rsid w:val="00492D92"/>
     <w:rsid w:val="004943E8"/>
     <w:rsid w:val="004A243C"/>
     <w:rsid w:val="004A2AA8"/>
     <w:rsid w:val="004A3F36"/>
     <w:rsid w:val="004A3F38"/>
     <w:rsid w:val="004A6464"/>
     <w:rsid w:val="004B2BA6"/>
     <w:rsid w:val="004B51B1"/>
     <w:rsid w:val="004B6594"/>
+    <w:rsid w:val="004C014A"/>
     <w:rsid w:val="004C0C69"/>
     <w:rsid w:val="004C0DA2"/>
     <w:rsid w:val="004C26BE"/>
     <w:rsid w:val="004C296B"/>
     <w:rsid w:val="004C45F1"/>
     <w:rsid w:val="004C4F47"/>
     <w:rsid w:val="004D4DE8"/>
     <w:rsid w:val="004D697D"/>
     <w:rsid w:val="004E0E59"/>
     <w:rsid w:val="004F188E"/>
     <w:rsid w:val="004F18BA"/>
     <w:rsid w:val="004F3900"/>
     <w:rsid w:val="004F59C7"/>
     <w:rsid w:val="004F74E6"/>
     <w:rsid w:val="00500A6A"/>
     <w:rsid w:val="00501018"/>
     <w:rsid w:val="00501A48"/>
     <w:rsid w:val="005031DF"/>
     <w:rsid w:val="00503B07"/>
     <w:rsid w:val="005052D6"/>
     <w:rsid w:val="00505A48"/>
     <w:rsid w:val="00512A3F"/>
     <w:rsid w:val="00512A5D"/>
     <w:rsid w:val="00512E39"/>
     <w:rsid w:val="0052490E"/>
@@ -19182,50 +19198,51 @@
     <w:rsid w:val="00735628"/>
     <w:rsid w:val="007358DC"/>
     <w:rsid w:val="00741263"/>
     <w:rsid w:val="007426BF"/>
     <w:rsid w:val="007543BF"/>
     <w:rsid w:val="00756544"/>
     <w:rsid w:val="007606A8"/>
     <w:rsid w:val="00762C35"/>
     <w:rsid w:val="00785A56"/>
     <w:rsid w:val="0078640A"/>
     <w:rsid w:val="00791E0F"/>
     <w:rsid w:val="007944FD"/>
     <w:rsid w:val="00794D76"/>
     <w:rsid w:val="00795200"/>
     <w:rsid w:val="007955F2"/>
     <w:rsid w:val="00797114"/>
     <w:rsid w:val="007A0CC7"/>
     <w:rsid w:val="007A1B03"/>
     <w:rsid w:val="007A69E2"/>
     <w:rsid w:val="007B0F15"/>
     <w:rsid w:val="007B2178"/>
     <w:rsid w:val="007B3878"/>
     <w:rsid w:val="007B6B78"/>
     <w:rsid w:val="007B6FBC"/>
     <w:rsid w:val="007C1F24"/>
+    <w:rsid w:val="007C498B"/>
     <w:rsid w:val="007C59DD"/>
     <w:rsid w:val="007D5577"/>
     <w:rsid w:val="007D6145"/>
     <w:rsid w:val="007E06D7"/>
     <w:rsid w:val="007E36D7"/>
     <w:rsid w:val="007E5293"/>
     <w:rsid w:val="007E54CB"/>
     <w:rsid w:val="007F45B3"/>
     <w:rsid w:val="008009B9"/>
     <w:rsid w:val="008076A2"/>
     <w:rsid w:val="00810B4F"/>
     <w:rsid w:val="00810C44"/>
     <w:rsid w:val="008115CA"/>
     <w:rsid w:val="0081317F"/>
     <w:rsid w:val="008148DF"/>
     <w:rsid w:val="00817398"/>
     <w:rsid w:val="00826EC7"/>
     <w:rsid w:val="00831C22"/>
     <w:rsid w:val="00832EE8"/>
     <w:rsid w:val="00833370"/>
     <w:rsid w:val="00835AAF"/>
     <w:rsid w:val="00836E4E"/>
     <w:rsid w:val="00836F7A"/>
     <w:rsid w:val="00837542"/>
     <w:rsid w:val="00840650"/>
@@ -19310,50 +19327,51 @@
     <w:rsid w:val="00962DC4"/>
     <w:rsid w:val="00963386"/>
     <w:rsid w:val="0096364C"/>
     <w:rsid w:val="009646DE"/>
     <w:rsid w:val="00974DBB"/>
     <w:rsid w:val="00975C40"/>
     <w:rsid w:val="00984C1F"/>
     <w:rsid w:val="00986029"/>
     <w:rsid w:val="00986B4C"/>
     <w:rsid w:val="00987DEF"/>
     <w:rsid w:val="00992A0F"/>
     <w:rsid w:val="009944D2"/>
     <w:rsid w:val="0099522D"/>
     <w:rsid w:val="00997458"/>
     <w:rsid w:val="00997D18"/>
     <w:rsid w:val="009A0521"/>
     <w:rsid w:val="009A366A"/>
     <w:rsid w:val="009A4BC1"/>
     <w:rsid w:val="009B066A"/>
     <w:rsid w:val="009B6D64"/>
     <w:rsid w:val="009C0A24"/>
     <w:rsid w:val="009C0EC0"/>
     <w:rsid w:val="009C1251"/>
     <w:rsid w:val="009C1F45"/>
     <w:rsid w:val="009C30DE"/>
+    <w:rsid w:val="009C7C6B"/>
     <w:rsid w:val="009D7018"/>
     <w:rsid w:val="009E1366"/>
     <w:rsid w:val="009E1AD1"/>
     <w:rsid w:val="009E28A3"/>
     <w:rsid w:val="009E5E4A"/>
     <w:rsid w:val="009E6D87"/>
     <w:rsid w:val="009F2411"/>
     <w:rsid w:val="009F7159"/>
     <w:rsid w:val="00A07203"/>
     <w:rsid w:val="00A10EFB"/>
     <w:rsid w:val="00A127AB"/>
     <w:rsid w:val="00A13A96"/>
     <w:rsid w:val="00A15B51"/>
     <w:rsid w:val="00A179FA"/>
     <w:rsid w:val="00A23202"/>
     <w:rsid w:val="00A27008"/>
     <w:rsid w:val="00A27D86"/>
     <w:rsid w:val="00A42A07"/>
     <w:rsid w:val="00A4558A"/>
     <w:rsid w:val="00A45B81"/>
     <w:rsid w:val="00A47420"/>
     <w:rsid w:val="00A477C4"/>
     <w:rsid w:val="00A539B5"/>
     <w:rsid w:val="00A66077"/>
     <w:rsid w:val="00A67213"/>
@@ -20041,51 +20059,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
@@ -21143,116 +21160,116 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
     <customSectPr/>
     <customSectPr/>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026"/>
     <customShpInfo spid="_x0000_s1049"/>
     <customShpInfo spid="_x0000_s1034"/>
     <customShpInfo spid="_x0000_s1050"/>
   </customShpExts>
 </s:customData>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40F8BFB1-A1CD-48FC-B7F5-D5BC3E88C728}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40F8BFB1-A1CD-48FC-B7F5-D5BC3E88C728}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3235</Words>
-  <Characters>18443</Characters>
+  <Words>3285</Words>
+  <Characters>18728</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>153</Lines>
+  <Lines>156</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CtrlSoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21635</CharactersWithSpaces>
+  <CharactersWithSpaces>21970</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1033-11.2.0.10447</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>5248878BCE8F4159A247BF85AA2608F4</vt:lpwstr>
   </property>
 </Properties>