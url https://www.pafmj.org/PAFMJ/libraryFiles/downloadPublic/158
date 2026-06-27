--- v3 (2026-05-21)
+++ v4 (2026-06-27)
@@ -177,186 +177,186 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E4D786" w14:textId="77777777" w:rsidR="00241B0C" w:rsidRDefault="00241B0C">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="102D0F71" w14:textId="77777777" w:rsidR="00241B0C" w:rsidRDefault="00241B0C">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="40"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="586AF5F7" w14:textId="3108C4E3" w:rsidR="003B02FC" w:rsidRPr="004A3F38" w:rsidRDefault="003B02FC" w:rsidP="003B02FC">
+    <w:p w14:paraId="586AF5F7" w14:textId="2FF543E9" w:rsidR="003B02FC" w:rsidRPr="004A3F38" w:rsidRDefault="003B02FC" w:rsidP="003B02FC">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="40"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A3F38">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Publishing License Agreement </w:t>
       </w:r>
       <w:r w:rsidR="00DD57ED" w:rsidRPr="004A3F38">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="004A3F38">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006D55DF">
+      <w:r w:rsidR="00A049C5">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>05</w:t>
+        <w:t>08</w:t>
       </w:r>
       <w:r w:rsidR="00DD57ED" w:rsidRPr="004A3F38">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="006D55DF">
+      <w:r w:rsidR="00A049C5">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>SEP</w:t>
+        <w:t>JUN</w:t>
       </w:r>
       <w:r w:rsidR="00D5369C" w:rsidRPr="004A3F38">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="004A3F38">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00D5369C" w:rsidRPr="004A3F38">
+      <w:r w:rsidR="00A049C5">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="042DE4AA" w14:textId="43B505E1" w:rsidR="00241B0C" w:rsidRPr="003B02FC" w:rsidRDefault="00835AAF" w:rsidP="003B02FC">
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="042DE4AA" w14:textId="45DA20EA" w:rsidR="00241B0C" w:rsidRPr="003B02FC" w:rsidRDefault="00835AAF" w:rsidP="003B02FC">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:right="40"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003350D1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:r w:rsidR="00844BFA" w:rsidRPr="003350D1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidR="007358DC">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00844BFA" w:rsidRPr="003350D1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
         <w:t>______ 202</w:t>
       </w:r>
-      <w:r w:rsidR="004A3F38">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00A049C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FAA1337" w14:textId="77777777" w:rsidR="00241B0C" w:rsidRPr="003350D1" w:rsidRDefault="00241B0C">
       <w:pPr>
         <w:spacing w:line="105" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Times New Roman" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AB00D6E" w14:textId="77777777" w:rsidR="00241B0C" w:rsidRPr="003350D1" w:rsidRDefault="00835AAF" w:rsidP="00194A68">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003350D1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
         </w:rPr>
         <w:t xml:space="preserve">To: </w:t>
       </w:r>
       <w:r w:rsidRPr="003350D1">
@@ -9140,112 +9140,99 @@
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F97958">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>I/We declare that I/We have no conflict of interest. (If there is any conflict of interest, please mention in the manuscript)</w:t>
             </w:r>
             <w:r w:rsidR="008E3639">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> and have disclosed financial disclaimer.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="104A7CB0" w14:textId="5B1271E0" w:rsidR="007426BF" w:rsidRPr="00C93503" w:rsidRDefault="007426BF" w:rsidP="00B126EE">
+          <w:p w14:paraId="104A7CB0" w14:textId="51C5B67F" w:rsidR="007426BF" w:rsidRPr="00C93503" w:rsidRDefault="00BF0A3B" w:rsidP="00B126EE">
             <w:pPr>
               <w:pStyle w:val="Style"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
               <w:ind w:right="-11"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F97958">
+            <w:r w:rsidRPr="00BF0A3B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>I/We state below in the table that all the authors have made a substantial, (direct, intellectual) contribution to the ICMJE Guidelines. Also state in the table the exact nature of contribution.</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidR="00F71A17" w:rsidRPr="00F97958">
+              <w:t>I/We state in the table below that all authors meet all four ICMJE criteria for authorship, have made substantial and intellectual contributions to the work, have reviewed and approved the final version of the manuscript, and agree to be accountable for all aspects of the work. Please also specify in the table the exact nature of each author's contribution. (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF0A3B">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...6 lines deleted...]
-                <w:color w:val="222222"/>
+              <w:t>Sample Author Contributions are provided below the table.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF0A3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:u w:val="single"/>
-[...2 lines deleted...]
-              <w:t>Sample Author Contributions are given below the table)</w:t>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="732D14B7" w14:textId="7E2AC19D" w:rsidR="00C93503" w:rsidRPr="00C579B7" w:rsidRDefault="00C93503" w:rsidP="00B126EE">
             <w:pPr>
               <w:pStyle w:val="Style"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:after="40" w:line="228" w:lineRule="auto"/>
               <w:ind w:right="-11"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C579B7">
               <w:rPr>
@@ -11401,141 +11388,274 @@
             <w:pPr>
               <w:pStyle w:val="Style"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F71A17">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>AB</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B27BC46" w14:textId="77777777" w:rsidR="00F71A17" w:rsidRPr="00F71A17" w:rsidRDefault="00F71A17" w:rsidP="00B05557">
+          <w:p w14:paraId="4B27BC46" w14:textId="17EE4DCA" w:rsidR="00F71A17" w:rsidRPr="00A049C5" w:rsidRDefault="00A049C5" w:rsidP="00A049C5">
+            <w:pPr>
+              <w:pStyle w:val="Style"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:ind w:left="299" w:hanging="299"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> substantial contribution to at least one of the following:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Conception or design of the study; or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Acquisition of data; or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Analysis of data; or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Interpretation of data.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E6EAF55" w14:textId="16DFD493" w:rsidR="00F71A17" w:rsidRPr="00A049C5" w:rsidRDefault="00A049C5" w:rsidP="00A049C5">
             <w:pPr>
               <w:pStyle w:val="Style"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="351"/>
               <w:rPr>
-                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="4E6EAF55" w14:textId="154F92E0" w:rsidR="00F71A17" w:rsidRPr="00F71A17" w:rsidRDefault="00F71A17" w:rsidP="00B05557">
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-PK"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Drafted the manuscript; or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-PK"/>
+              </w:rPr>
+              <w:t>critically</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-PK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> revised it for important intellectual content.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5971014C" w14:textId="1ED8D23E" w:rsidR="00F71A17" w:rsidRDefault="00F71A17" w:rsidP="008530D3">
             <w:pPr>
               <w:pStyle w:val="Style"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="351"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F71A17">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manuscript </w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="1D004773" w14:textId="359D5033" w:rsidR="00F71A17" w:rsidRPr="00F71A17" w:rsidRDefault="00F71A17" w:rsidP="008530D3">
+              <w:t xml:space="preserve">Has </w:t>
+            </w:r>
+            <w:r w:rsidR="00A049C5" w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>reviewed and approved the final version of the manuscript before submission and publication.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D004773" w14:textId="239C02FB" w:rsidR="00A049C5" w:rsidRPr="00F71A17" w:rsidRDefault="00A049C5" w:rsidP="008530D3">
             <w:pPr>
               <w:pStyle w:val="Style"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:ind w:left="351"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F71A17">
-[...6 lines deleted...]
-              <w:t>Has given final approval of the version to be published</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>gree to be accountable for all aspects of the work and ensure that questions related to the accuracy or integrity of any part of the work are appropriately investigated and resolved.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F71A17" w:rsidRPr="00F71A17" w14:paraId="0D0A7DC8" w14:textId="77777777" w:rsidTr="00F71A17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A9FCF70" w14:textId="77777777" w:rsidR="00F71A17" w:rsidRPr="00F71A17" w:rsidRDefault="00F71A17" w:rsidP="00B05557">
             <w:pPr>
               <w:pStyle w:val="Style"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F71A17">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -11552,380 +11672,356 @@
           <w:p w14:paraId="3FE5DBD2" w14:textId="77777777" w:rsidR="00F71A17" w:rsidRPr="00F71A17" w:rsidRDefault="00F71A17" w:rsidP="00B05557">
             <w:pPr>
               <w:pStyle w:val="Style"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="351"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F71A17">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Substantial contributions to acquisition of data, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="702EE2D9" w14:textId="4A91FEDA" w:rsidR="00F71A17" w:rsidRPr="001571EC" w:rsidRDefault="00F71A17" w:rsidP="001571EC">
+          <w:p w14:paraId="702EE2D9" w14:textId="46409017" w:rsidR="00F71A17" w:rsidRPr="001571EC" w:rsidRDefault="00A049C5" w:rsidP="00A049C5">
             <w:pPr>
               <w:pStyle w:val="Style"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
-              <w:ind w:left="351"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="0BCB3059" w14:textId="694498C6" w:rsidR="00F71A17" w:rsidRPr="00F71A17" w:rsidRDefault="00F71A17" w:rsidP="008530D3">
+              <w:ind w:left="299" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Drafted the manuscript</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D6D02EA" w14:textId="77777777" w:rsidR="00F71A17" w:rsidRDefault="00A049C5" w:rsidP="008530D3">
             <w:pPr>
               <w:pStyle w:val="Style"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:ind w:left="351"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F71A17">
-[...6 lines deleted...]
-              <w:t>Has given final approval of the version to be published</w:t>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Has reviewed and approved the final version of the manuscript before submission and publication.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BCB3059" w14:textId="45BC8E97" w:rsidR="00A049C5" w:rsidRPr="00F71A17" w:rsidRDefault="00A049C5" w:rsidP="008530D3">
+            <w:pPr>
+              <w:pStyle w:val="Style"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:ind w:left="351"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Agree to be accountable for all aspects of the work and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F71A17" w:rsidRPr="00F71A17" w14:paraId="2CA7E5A6" w14:textId="77777777" w:rsidTr="00F71A17">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66882504" w14:textId="77777777" w:rsidR="00F71A17" w:rsidRPr="00F71A17" w:rsidRDefault="00F71A17" w:rsidP="00B05557">
             <w:pPr>
               <w:pStyle w:val="Style"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F71A17">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>EF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1000EF9C" w14:textId="77777777" w:rsidR="00F71A17" w:rsidRPr="00F71A17" w:rsidRDefault="00F71A17" w:rsidP="00B05557">
+          <w:p w14:paraId="680671CC" w14:textId="3D637D1D" w:rsidR="00A049C5" w:rsidRPr="00F71A17" w:rsidRDefault="00A049C5" w:rsidP="00A049C5">
             <w:pPr>
               <w:pStyle w:val="Style"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
-              <w:ind w:left="351"/>
+              <w:ind w:left="299" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F71A17">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Substantial contributions to analysis and interpretation of data</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0EF4EF65" w14:textId="77777777" w:rsidR="00F71A17" w:rsidRPr="00F71A17" w:rsidRDefault="00F71A17" w:rsidP="00B05557">
+              <w:t xml:space="preserve">Substantial contributions to </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF0A3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidR="00BF0A3B" w:rsidRPr="00BF0A3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>nalysis of data</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F71A17">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A4880F7" w14:textId="2872D19C" w:rsidR="00A049C5" w:rsidRPr="001571EC" w:rsidRDefault="00BF0A3B" w:rsidP="00A049C5">
             <w:pPr>
               <w:pStyle w:val="Style"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
-              <w:ind w:left="351"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="786097AE" w14:textId="07A5DC7E" w:rsidR="00F71A17" w:rsidRPr="00F71A17" w:rsidRDefault="00F71A17" w:rsidP="008530D3">
+              <w:ind w:left="299" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF0A3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ritically revised</w:t>
+            </w:r>
+            <w:r w:rsidR="00A049C5" w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the manuscript</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A88661D" w14:textId="77777777" w:rsidR="00A049C5" w:rsidRDefault="00A049C5" w:rsidP="00A049C5">
             <w:pPr>
               <w:pStyle w:val="Style"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
-              <w:ind w:left="351"/>
-[...50 lines deleted...]
-          <w:p w14:paraId="6DA05AA2" w14:textId="77777777" w:rsidR="00F71A17" w:rsidRPr="00F71A17" w:rsidRDefault="00F71A17" w:rsidP="00B05557">
+              <w:ind w:left="299" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Has reviewed and approved the final version of the manuscript before submission and publication.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="786097AE" w14:textId="4DC22CF8" w:rsidR="00F71A17" w:rsidRPr="00F71A17" w:rsidRDefault="00A049C5" w:rsidP="00A049C5">
             <w:pPr>
               <w:pStyle w:val="Style"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="21"/>
               </w:numPr>
-              <w:ind w:left="351"/>
-[...64 lines deleted...]
-              <w:t>Has given final approval of the version to be published</w:t>
+              <w:ind w:left="299" w:hanging="283"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A049C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Agree to be accountable for all aspects of the work and</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6DA88A48" w14:textId="3A22C0F1" w:rsidR="00690A99" w:rsidRDefault="00690A99" w:rsidP="00690A99">
+    <w:p w14:paraId="5BB0D0E6" w14:textId="57E018C0" w:rsidR="00F71A17" w:rsidRPr="00690A99" w:rsidRDefault="00690A99" w:rsidP="00BF0A3B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3270"/>
         </w:tabs>
         <w:ind w:left="90"/>
-        <w:rPr>
-[...16 lines deleted...]
-        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00F71A17" w:rsidRPr="00690A99" w:rsidSect="005B35F3">
           <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
           <w:pgMar w:top="965" w:right="270" w:bottom="720" w:left="900" w:header="0" w:footer="0" w:gutter="0"/>
           <w:pgBorders w:offsetFrom="page">
             <w:top w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
             <w:left w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
             <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
             <w:right w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
           </w:pgBorders>
           <w:cols w:space="720" w:equalWidth="0">
             <w:col w:w="11005"/>
           </w:cols>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3494A25A" w14:textId="02333C9A" w:rsidR="00C76A14" w:rsidRDefault="00C76A14">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46D830D3" w14:textId="77777777" w:rsidR="00C76A14" w:rsidRDefault="00C76A14">
       <w:pPr>
         <w:pStyle w:val="Style"/>
         <w:ind w:right="316"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:eastAsia="Calibri" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
@@ -15341,58 +15437,58 @@
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00241B0C" w:rsidSect="005B35F3">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="432" w:right="965" w:bottom="245" w:left="965" w:header="0" w:footer="0" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:left w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:right w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720" w:equalWidth="0">
         <w:col w:w="10319"/>
       </w:cols>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14E7D1DD" w14:textId="77777777" w:rsidR="004C014A" w:rsidRDefault="004C014A" w:rsidP="008B0F86">
+    <w:p w14:paraId="514F8AA9" w14:textId="77777777" w:rsidR="00461267" w:rsidRDefault="00461267" w:rsidP="008B0F86">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="483038F9" w14:textId="77777777" w:rsidR="004C014A" w:rsidRDefault="004C014A" w:rsidP="008B0F86">
+    <w:p w14:paraId="27F7ADFB" w14:textId="77777777" w:rsidR="00461267" w:rsidRDefault="00461267" w:rsidP="008B0F86">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -15485,58 +15581,58 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="537B5634" w14:textId="77777777" w:rsidR="008B0F86" w:rsidRDefault="008B0F86">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1BA39240" w14:textId="77777777" w:rsidR="008B0F86" w:rsidRDefault="008B0F86">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="17FD9C50" w14:textId="77777777" w:rsidR="004C014A" w:rsidRDefault="004C014A" w:rsidP="008B0F86">
+    <w:p w14:paraId="3A33CE6D" w14:textId="77777777" w:rsidR="00461267" w:rsidRDefault="00461267" w:rsidP="008B0F86">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="145923C2" w14:textId="77777777" w:rsidR="004C014A" w:rsidRDefault="004C014A" w:rsidP="008B0F86">
+    <w:p w14:paraId="6B01C78D" w14:textId="77777777" w:rsidR="00461267" w:rsidRDefault="00461267" w:rsidP="008B0F86">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0D7B616B" w14:textId="77777777" w:rsidR="008B0F86" w:rsidRDefault="008B0F86">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="471378CB" w14:textId="77777777" w:rsidR="008B0F86" w:rsidRDefault="008B0F86">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
@@ -18233,50 +18329,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72916305"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="27A2C6EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7400728F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5E8ED79E"/>
     <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18345,51 +18590,51 @@
     <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C895D8D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7C895D8D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18458,51 +18703,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D44603A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63481D84"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -18548,51 +18793,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F466682"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CAB6445E"/>
     <w:lvl w:ilvl="0" w:tplc="20000003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18662,148 +18907,151 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1570529951">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1609384251">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1725832017">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2098473367">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="209221407">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2118864848">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="533730531">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="198006354">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="711465795">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1372610195">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1040475959">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="999819418">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="666909011">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2095780374">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="837698274">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="483354198">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="329258943">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="526600992">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="647515737">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1761676930">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1636721074">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1801605694">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="125587087">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="277836768">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="521895264">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1715353431">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1673144443">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1795517683">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="411514904">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="70587906">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1572276169">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="1048794584">
+    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white">
       <v:fill color="white"/>
       <v:stroke weight="3pt" linestyle="thinThin"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
@@ -18955,50 +19203,51 @@
     <w:rsid w:val="002D3753"/>
     <w:rsid w:val="002E15B5"/>
     <w:rsid w:val="002E2C81"/>
     <w:rsid w:val="002E3FFA"/>
     <w:rsid w:val="002E56FD"/>
     <w:rsid w:val="002E665D"/>
     <w:rsid w:val="002F33C9"/>
     <w:rsid w:val="003030DC"/>
     <w:rsid w:val="00307195"/>
     <w:rsid w:val="00307CC7"/>
     <w:rsid w:val="0031053E"/>
     <w:rsid w:val="00313594"/>
     <w:rsid w:val="00321301"/>
     <w:rsid w:val="00321D6A"/>
     <w:rsid w:val="00322BA2"/>
     <w:rsid w:val="00324C3B"/>
     <w:rsid w:val="00325BDA"/>
     <w:rsid w:val="00325DDF"/>
     <w:rsid w:val="00326AD2"/>
     <w:rsid w:val="003309FC"/>
     <w:rsid w:val="00333B90"/>
     <w:rsid w:val="003350D1"/>
     <w:rsid w:val="003401FD"/>
     <w:rsid w:val="00347F6C"/>
     <w:rsid w:val="00354B33"/>
+    <w:rsid w:val="003605AA"/>
     <w:rsid w:val="00360B8C"/>
     <w:rsid w:val="00363BE6"/>
     <w:rsid w:val="003647AE"/>
     <w:rsid w:val="00365B80"/>
     <w:rsid w:val="003667F8"/>
     <w:rsid w:val="00367909"/>
     <w:rsid w:val="0037094B"/>
     <w:rsid w:val="00374F7D"/>
     <w:rsid w:val="00377658"/>
     <w:rsid w:val="003819B7"/>
     <w:rsid w:val="003905CC"/>
     <w:rsid w:val="003912A0"/>
     <w:rsid w:val="003913F3"/>
     <w:rsid w:val="003951C1"/>
     <w:rsid w:val="003968D9"/>
     <w:rsid w:val="003A6368"/>
     <w:rsid w:val="003A719D"/>
     <w:rsid w:val="003B02FC"/>
     <w:rsid w:val="003B0E92"/>
     <w:rsid w:val="003B1278"/>
     <w:rsid w:val="003B3BB3"/>
     <w:rsid w:val="003B4FC6"/>
     <w:rsid w:val="003B69C0"/>
     <w:rsid w:val="003C1D6A"/>
     <w:rsid w:val="003C6877"/>
@@ -19010,50 +19259,51 @@
     <w:rsid w:val="003F0ECD"/>
     <w:rsid w:val="003F4B6B"/>
     <w:rsid w:val="00404DDB"/>
     <w:rsid w:val="004075EB"/>
     <w:rsid w:val="00410E8A"/>
     <w:rsid w:val="00414B0B"/>
     <w:rsid w:val="00420034"/>
     <w:rsid w:val="004204A0"/>
     <w:rsid w:val="004215F2"/>
     <w:rsid w:val="004218F4"/>
     <w:rsid w:val="00422D10"/>
     <w:rsid w:val="00423A98"/>
     <w:rsid w:val="00423DD5"/>
     <w:rsid w:val="004275F8"/>
     <w:rsid w:val="00432487"/>
     <w:rsid w:val="00433C24"/>
     <w:rsid w:val="00435CA0"/>
     <w:rsid w:val="00436D7D"/>
     <w:rsid w:val="00441C59"/>
     <w:rsid w:val="00450D77"/>
     <w:rsid w:val="00451413"/>
     <w:rsid w:val="004524F6"/>
     <w:rsid w:val="00453285"/>
     <w:rsid w:val="00455A2C"/>
     <w:rsid w:val="00460103"/>
+    <w:rsid w:val="00461267"/>
     <w:rsid w:val="00461B93"/>
     <w:rsid w:val="0046706D"/>
     <w:rsid w:val="00467CEA"/>
     <w:rsid w:val="00475764"/>
     <w:rsid w:val="00480542"/>
     <w:rsid w:val="00480929"/>
     <w:rsid w:val="00480F9E"/>
     <w:rsid w:val="00481816"/>
     <w:rsid w:val="00490C2A"/>
     <w:rsid w:val="00492D92"/>
     <w:rsid w:val="004943E8"/>
     <w:rsid w:val="004A243C"/>
     <w:rsid w:val="004A2AA8"/>
     <w:rsid w:val="004A3F36"/>
     <w:rsid w:val="004A3F38"/>
     <w:rsid w:val="004A6464"/>
     <w:rsid w:val="004B2BA6"/>
     <w:rsid w:val="004B51B1"/>
     <w:rsid w:val="004B6594"/>
     <w:rsid w:val="004C014A"/>
     <w:rsid w:val="004C0C69"/>
     <w:rsid w:val="004C0DA2"/>
     <w:rsid w:val="004C26BE"/>
     <w:rsid w:val="004C296B"/>
     <w:rsid w:val="004C45F1"/>
@@ -19331,55 +19581,57 @@
     <w:rsid w:val="00974DBB"/>
     <w:rsid w:val="00975C40"/>
     <w:rsid w:val="00984C1F"/>
     <w:rsid w:val="00986029"/>
     <w:rsid w:val="00986B4C"/>
     <w:rsid w:val="00987DEF"/>
     <w:rsid w:val="00992A0F"/>
     <w:rsid w:val="009944D2"/>
     <w:rsid w:val="0099522D"/>
     <w:rsid w:val="00997458"/>
     <w:rsid w:val="00997D18"/>
     <w:rsid w:val="009A0521"/>
     <w:rsid w:val="009A366A"/>
     <w:rsid w:val="009A4BC1"/>
     <w:rsid w:val="009B066A"/>
     <w:rsid w:val="009B6D64"/>
     <w:rsid w:val="009C0A24"/>
     <w:rsid w:val="009C0EC0"/>
     <w:rsid w:val="009C1251"/>
     <w:rsid w:val="009C1F45"/>
     <w:rsid w:val="009C30DE"/>
     <w:rsid w:val="009C7C6B"/>
     <w:rsid w:val="009D7018"/>
     <w:rsid w:val="009E1366"/>
     <w:rsid w:val="009E1AD1"/>
+    <w:rsid w:val="009E204A"/>
     <w:rsid w:val="009E28A3"/>
     <w:rsid w:val="009E5E4A"/>
     <w:rsid w:val="009E6D87"/>
     <w:rsid w:val="009F2411"/>
     <w:rsid w:val="009F7159"/>
+    <w:rsid w:val="00A049C5"/>
     <w:rsid w:val="00A07203"/>
     <w:rsid w:val="00A10EFB"/>
     <w:rsid w:val="00A127AB"/>
     <w:rsid w:val="00A13A96"/>
     <w:rsid w:val="00A15B51"/>
     <w:rsid w:val="00A179FA"/>
     <w:rsid w:val="00A23202"/>
     <w:rsid w:val="00A27008"/>
     <w:rsid w:val="00A27D86"/>
     <w:rsid w:val="00A42A07"/>
     <w:rsid w:val="00A4558A"/>
     <w:rsid w:val="00A45B81"/>
     <w:rsid w:val="00A47420"/>
     <w:rsid w:val="00A477C4"/>
     <w:rsid w:val="00A539B5"/>
     <w:rsid w:val="00A66077"/>
     <w:rsid w:val="00A67213"/>
     <w:rsid w:val="00A81F9D"/>
     <w:rsid w:val="00A852F9"/>
     <w:rsid w:val="00A87396"/>
     <w:rsid w:val="00A91793"/>
     <w:rsid w:val="00A927A9"/>
     <w:rsid w:val="00A93D6C"/>
     <w:rsid w:val="00A94425"/>
     <w:rsid w:val="00A96CB9"/>
@@ -19434,50 +19686,51 @@
     <w:rsid w:val="00B83FDD"/>
     <w:rsid w:val="00B854E3"/>
     <w:rsid w:val="00B872FD"/>
     <w:rsid w:val="00B87657"/>
     <w:rsid w:val="00B93C69"/>
     <w:rsid w:val="00B97C71"/>
     <w:rsid w:val="00B97FA9"/>
     <w:rsid w:val="00BA1BA2"/>
     <w:rsid w:val="00BB0A06"/>
     <w:rsid w:val="00BB270E"/>
     <w:rsid w:val="00BB33BB"/>
     <w:rsid w:val="00BB3D55"/>
     <w:rsid w:val="00BB4488"/>
     <w:rsid w:val="00BB59BE"/>
     <w:rsid w:val="00BC04D1"/>
     <w:rsid w:val="00BC0E60"/>
     <w:rsid w:val="00BC3BA5"/>
     <w:rsid w:val="00BD17A6"/>
     <w:rsid w:val="00BD19F4"/>
     <w:rsid w:val="00BD5808"/>
     <w:rsid w:val="00BE0BC6"/>
     <w:rsid w:val="00BE1839"/>
     <w:rsid w:val="00BE20B6"/>
     <w:rsid w:val="00BE6144"/>
     <w:rsid w:val="00BE6323"/>
+    <w:rsid w:val="00BF0A3B"/>
     <w:rsid w:val="00BF10F8"/>
     <w:rsid w:val="00BF2864"/>
     <w:rsid w:val="00BF414A"/>
     <w:rsid w:val="00BF4AEE"/>
     <w:rsid w:val="00C0091C"/>
     <w:rsid w:val="00C00D45"/>
     <w:rsid w:val="00C01DF7"/>
     <w:rsid w:val="00C0445B"/>
     <w:rsid w:val="00C13C6A"/>
     <w:rsid w:val="00C17B89"/>
     <w:rsid w:val="00C2160A"/>
     <w:rsid w:val="00C25718"/>
     <w:rsid w:val="00C31A41"/>
     <w:rsid w:val="00C35BF7"/>
     <w:rsid w:val="00C36AFD"/>
     <w:rsid w:val="00C36BDC"/>
     <w:rsid w:val="00C37870"/>
     <w:rsid w:val="00C41653"/>
     <w:rsid w:val="00C4214E"/>
     <w:rsid w:val="00C56ED3"/>
     <w:rsid w:val="00C579B7"/>
     <w:rsid w:val="00C60BED"/>
     <w:rsid w:val="00C62F15"/>
     <w:rsid w:val="00C6522F"/>
     <w:rsid w:val="00C677A0"/>
@@ -19495,50 +19748,51 @@
     <w:rsid w:val="00CA5ACF"/>
     <w:rsid w:val="00CB1408"/>
     <w:rsid w:val="00CB15C0"/>
     <w:rsid w:val="00CB2457"/>
     <w:rsid w:val="00CB606B"/>
     <w:rsid w:val="00CB72F5"/>
     <w:rsid w:val="00CB76EE"/>
     <w:rsid w:val="00CD1717"/>
     <w:rsid w:val="00CE1F64"/>
     <w:rsid w:val="00CF128D"/>
     <w:rsid w:val="00CF1DF4"/>
     <w:rsid w:val="00CF29A2"/>
     <w:rsid w:val="00CF3964"/>
     <w:rsid w:val="00CF3B52"/>
     <w:rsid w:val="00D03351"/>
     <w:rsid w:val="00D03AE8"/>
     <w:rsid w:val="00D06AAA"/>
     <w:rsid w:val="00D11444"/>
     <w:rsid w:val="00D11CBE"/>
     <w:rsid w:val="00D15297"/>
     <w:rsid w:val="00D16185"/>
     <w:rsid w:val="00D20A5E"/>
     <w:rsid w:val="00D25F78"/>
     <w:rsid w:val="00D267FA"/>
     <w:rsid w:val="00D40C54"/>
+    <w:rsid w:val="00D40D71"/>
     <w:rsid w:val="00D433F4"/>
     <w:rsid w:val="00D5369C"/>
     <w:rsid w:val="00D55CBB"/>
     <w:rsid w:val="00D615B4"/>
     <w:rsid w:val="00D62986"/>
     <w:rsid w:val="00D640B9"/>
     <w:rsid w:val="00D66105"/>
     <w:rsid w:val="00D7058B"/>
     <w:rsid w:val="00D72DB1"/>
     <w:rsid w:val="00D80BDE"/>
     <w:rsid w:val="00D80E5D"/>
     <w:rsid w:val="00D857AF"/>
     <w:rsid w:val="00D877DE"/>
     <w:rsid w:val="00DA2B01"/>
     <w:rsid w:val="00DA2D52"/>
     <w:rsid w:val="00DA3C69"/>
     <w:rsid w:val="00DB08DE"/>
     <w:rsid w:val="00DB4C8C"/>
     <w:rsid w:val="00DB4F0E"/>
     <w:rsid w:val="00DC139E"/>
     <w:rsid w:val="00DC276A"/>
     <w:rsid w:val="00DC47C2"/>
     <w:rsid w:val="00DC5CFD"/>
     <w:rsid w:val="00DD0087"/>
     <w:rsid w:val="00DD13EE"/>
@@ -21160,116 +21414,116 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
   <customSectProps>
     <customSectPr/>
     <customSectPr/>
     <customSectPr/>
     <customSectPr/>
   </customSectProps>
   <customShpExts>
     <customShpInfo spid="_x0000_s1026"/>
     <customShpInfo spid="_x0000_s1049"/>
     <customShpInfo spid="_x0000_s1034"/>
     <customShpInfo spid="_x0000_s1050"/>
   </customShpExts>
 </s:customData>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40F8BFB1-A1CD-48FC-B7F5-D5BC3E88C728}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40F8BFB1-A1CD-48FC-B7F5-D5BC3E88C728}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3285</Words>
-  <Characters>18728</Characters>
+  <Words>3363</Words>
+  <Characters>19175</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>156</Lines>
-  <Paragraphs>43</Paragraphs>
+  <Lines>159</Lines>
+  <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>CtrlSoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21970</CharactersWithSpaces>
+  <CharactersWithSpaces>22494</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Administrator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1033-11.2.0.10447</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>5248878BCE8F4159A247BF85AA2608F4</vt:lpwstr>
   </property>
 </Properties>